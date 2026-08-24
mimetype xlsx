--- v0 (2025-10-30)
+++ v1 (2026-08-24)
@@ -1,133 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="27645" windowHeight="12150"/>
+    <workbookView windowWidth="23220" windowHeight="12195"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>威海市卫生健康委行政处罚公示（2025年10月）</t>
   </si>
   <si>
     <t>序号</t>
   </si>
   <si>
     <t>行政相对人名称</t>
   </si>
   <si>
     <t>行政处罚决定书文号</t>
   </si>
   <si>
     <t>违法事实</t>
   </si>
   <si>
     <t>处罚依据</t>
   </si>
   <si>
     <t>处罚内容</t>
   </si>
   <si>
     <t>处罚决定日期</t>
   </si>
   <si>
     <t>处罚机关</t>
   </si>
   <si>
     <t>王*娜</t>
   </si>
   <si>
     <t>威卫医罚〔2025〕00039号</t>
   </si>
   <si>
     <t>王*娜存在未注册取得医师执业证书，从2025年4月5日开始在山东省威海市火炬高技术产业开发区怡园街道垛山一品雅苑-4号-10的威海火炬高技术产业开发区合正健康调理中心（个体工商户）开展鼻炎检查、治疗相关诊疗活动，无违法所得的行为</t>
   </si>
   <si>
     <t>《中华人民共和国医师法》第五十九条</t>
   </si>
   <si>
     <t>没收《证据先行登记保存决定书》（文号：威卫医证保决〔2025〕00006号）中登记保存的器械，并处20000元罚款</t>
   </si>
   <si>
     <t>威海市卫生健康委员会</t>
-  </si>
-[...13 lines deleted...]
-    <t>没收违法所得398元，并处10000元罚款</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="方正小标宋简体"/>
@@ -1094,59 +1079,59 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection/>
-      <selection pane="topRight" activeCell="G4" sqref="G3:G4"/>
+      <selection pane="topRight" activeCell="A4" sqref="$A4:$XFD4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="26.8916666666667" defaultRowHeight="14.25" outlineLevelRow="3" outlineLevelCol="7"/>
+  <sheetFormatPr defaultColWidth="26.8916666666667" defaultRowHeight="14.25" outlineLevelRow="2" outlineLevelCol="7"/>
   <cols>
     <col min="1" max="1" width="5.225" style="2" customWidth="1"/>
     <col min="2" max="2" width="38.5583333333333" style="3" customWidth="1"/>
     <col min="3" max="3" width="26.775" style="2" customWidth="1"/>
     <col min="4" max="5" width="39.6666666666667" style="4" customWidth="1"/>
     <col min="6" max="6" width="51.6666666666667" style="5" customWidth="1"/>
     <col min="7" max="7" width="16.3333333333333" style="2" customWidth="1"/>
     <col min="8" max="8" width="21.775" style="2" customWidth="1"/>
     <col min="9" max="9" width="26.8916666666667" style="5" customWidth="1"/>
     <col min="10" max="16384" width="26.8916666666667" style="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1" spans="1:8">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
     </row>
     <row r="2" ht="25.95" customHeight="1" spans="1:8">
@@ -1179,98 +1164,69 @@
       <c r="A3" s="9">
         <v>1</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="11">
         <v>45952</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" s="1" customFormat="1" ht="85.5" spans="1:8">
-[...24 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
-  <dataValidations count="6">
-    <dataValidation type="textLength" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="行政处罚决定书文号" error="必填项，请填写行政处罚决定书文号内容" promptTitle="行政处罚决定书文号" prompt="必填项，填写行政处罚决定文书编号，例如“中国证监会行政处罚决定书（XXXX管理（上海）有限公司）〔2017〕XXX号”中的“〔2017〕XXX号”" sqref="C2 C3:C4">
+  <dataValidations count="5">
+    <dataValidation type="textLength" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="行政相对人名称" error="必填项,请填写准确信息" promptTitle="行政相对人名称" prompt="填写公民、法人及非法人组织名称，涉及没有名称的个体工商户时填写“个体工商户”" sqref="B3">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="违法事实" error="必填项，请填写准确违法事实" promptTitle="违法事实" prompt="必填项，行政相对人的主要违法事实。例如“XXX有限责任公司，经销假冒“红豆”牌服装，侵犯了红豆集团有限公司的注册商标专用权，其行为涉嫌违反了《中华人民共和国商标法》第五十二条第二项规定，根据《中华人民共和国商标法实施条例》第五十二条的规定，应予处罚，建议立案调查”" sqref="D4">
+    <dataValidation type="textLength" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="处罚依据" error="必填项，请填写准确内容" promptTitle="处罚依据" prompt="必填项，行政处罚决定机关做出处罚所依据的法律法规" sqref="E3">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="行政相对人名称" error="必填项,请填写准确信息" promptTitle="行政相对人名称" prompt="填写公民、法人及非法人组织名称，涉及没有名称的个体工商户时填写“个体工商户”" sqref="B3:B4">
-[...5 lines deleted...]
-    <dataValidation type="date" operator="between" showInputMessage="1" showErrorMessage="1" errorTitle="处罚决定日期" error="请输入准确处罚确定日期" promptTitle="处罚决定日期" prompt="必填项，填写做出行政处罚决定的具体日期，格式为YYYY/MM/DD" sqref="G3:G4">
+    <dataValidation type="date" operator="between" showInputMessage="1" showErrorMessage="1" errorTitle="处罚决定日期" error="请输入准确处罚确定日期" promptTitle="处罚决定日期" prompt="必填项，填写做出行政处罚决定的具体日期，格式为YYYY/MM/DD" sqref="G3">
       <formula1>13516</formula1>
       <formula2>73050</formula2>
     </dataValidation>
-    <dataValidation type="textLength" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="处罚机关" error="必填项，填写做出行政处罚决定的各级行政处罚决定机关全称" promptTitle="处罚机关" prompt="必填项，填写做出行政处罚决定的各级行政处罚决定机关全称，例如“XX市XX区市场监督管理局”" sqref="H3:H4">
+    <dataValidation type="textLength" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="处罚机关" error="必填项，填写做出行政处罚决定的各级行政处罚决定机关全称" promptTitle="处罚机关" prompt="必填项，填写做出行政处罚决定的各级行政处罚决定机关全称，例如“XX市XX区市场监督管理局”" sqref="H3">
+      <formula1>1</formula1>
+    </dataValidation>
+    <dataValidation type="textLength" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="行政处罚决定书文号" error="必填项，请填写行政处罚决定书文号内容" promptTitle="行政处罚决定书文号" prompt="必填项，填写行政处罚决定文书编号，例如“中国证监会行政处罚决定书（XXXX管理（上海）有限公司）〔2017〕XXX号”中的“〔2017〕XXX号”" sqref="C2:C3">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>